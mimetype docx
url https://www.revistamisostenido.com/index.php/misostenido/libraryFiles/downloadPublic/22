--- v0 (2026-01-09)
+++ v1 (2026-04-10)
@@ -71,107 +71,102 @@
       <w:r w:rsidRPr="006A6E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fecha:</w:t>
       </w:r>
       <w:r w:rsidR="001A4BC5" w:rsidRPr="006A6E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004F6EA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD8AD72" w14:textId="7619DED6" w:rsidR="00470EBC" w:rsidRPr="006A6E5E" w:rsidRDefault="00CB7BD1" w:rsidP="00470EBC">
+    <w:p w14:paraId="4AD8AD72" w14:textId="1E9A5921" w:rsidR="00470EBC" w:rsidRPr="000212F4" w:rsidRDefault="00CB7BD1" w:rsidP="00470EBC">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A6E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Señores</w:t>
       </w:r>
       <w:r w:rsidR="00C80E08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="006A6E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidR="00C80E08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="006A6E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> del Consejo Editorial de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="003D021B" w:rsidRPr="003D021B">
+      <w:r w:rsidR="000212F4" w:rsidRPr="000212F4">
         <w:t>Misostenido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="003D021B" w:rsidRPr="003D021B">
-        <w:t>, revista de musicoterapia</w:t>
+      <w:r w:rsidR="000212F4" w:rsidRPr="000212F4">
+        <w:t>, revista de Música, Educación y Terapia</w:t>
       </w:r>
       <w:r w:rsidR="001926CC">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="003D021B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00470EBC" w:rsidRPr="006A6E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="006A6E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>os</w:t>
       </w:r>
       <w:r w:rsidR="00C80E08">
         <w:rPr>
@@ -235,85 +230,85 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> del artículo titulado:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BBF5665" w14:textId="19A3A44C" w:rsidR="00566E13" w:rsidRPr="006A6E5E" w:rsidRDefault="00F31D6E" w:rsidP="002A6D1A">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>“______________________________________________________________________________________”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E5D99E3" w14:textId="190BA7EA" w:rsidR="00CB7BD1" w:rsidRPr="006A6E5E" w:rsidRDefault="00CB7BD1" w:rsidP="00F31D6E">
+    <w:p w14:paraId="4E5D99E3" w14:textId="7CFCC7B2" w:rsidR="00CB7BD1" w:rsidRPr="006A6E5E" w:rsidRDefault="00CB7BD1" w:rsidP="00F31D6E">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A6E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">postulado para evaluación en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="003D021B" w:rsidRPr="003D021B">
+      <w:r w:rsidR="000212F4" w:rsidRPr="000212F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Misostenido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="003D021B" w:rsidRPr="003D021B">
-[...5 lines deleted...]
-        <w:t>, revista de musicoterapia</w:t>
+      <w:r w:rsidR="000212F4" w:rsidRPr="000212F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, revista de Música, Educación y Terapia</w:t>
       </w:r>
       <w:r w:rsidRPr="006A6E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, DECLARAMOS que:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D06C72B" w14:textId="3D94112C" w:rsidR="00CB7BD1" w:rsidRPr="006A6E5E" w:rsidRDefault="006C4B6E" w:rsidP="002A6D1A">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A6E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -647,1173 +642,1127 @@
       <w:r w:rsidRPr="006A6E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Todas las tablas, gráficos, imágenes o figuras se presentan en un formato editable o se aporta una versión sin texto para corregir y traducir.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C036607" w14:textId="5697CF76" w:rsidR="00CB7BD1" w:rsidRPr="00417C5F" w:rsidRDefault="00CB7BD1" w:rsidP="002A6D1A">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417C5F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">SECCIÓN II: DECLARACIÓN DE AUTORÍA Y ROLES DE AUTORÍA (TAXONOMÍA </w:t>
+        <w:t>SECCIÓN II: DECLARACIÓN DE AUTORÍA Y ROLES DE AUTORÍA (TAXONOMÍA CRediT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0482879F" w14:textId="6527055B" w:rsidR="00CB7BD1" w:rsidRPr="006A6E5E" w:rsidRDefault="00CB7BD1" w:rsidP="002A6D1A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Todas las personas firmantes han participado en la planificación, diseño</w:t>
+      </w:r>
+      <w:r w:rsidR="002A6D1A" w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ejecución del trabaj</w:t>
+      </w:r>
+      <w:r w:rsidR="002A6D1A" w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o y/o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en la interpretación de resultados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="729B68ED" w14:textId="1AA3661F" w:rsidR="00CB7BD1" w:rsidRPr="006A6E5E" w:rsidRDefault="00CB7BD1" w:rsidP="002A6D1A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No se ha omitido ninguna firma responsable del trabajo y se satisfacen los criterios de autoría científica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45100A2C" w14:textId="0BEFF616" w:rsidR="00A000BE" w:rsidRPr="006A6E5E" w:rsidRDefault="00CB7BD1" w:rsidP="002A6D1A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Solo se incluyen como autores</w:t>
+      </w:r>
+      <w:r w:rsidR="0027749B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidR="0027749B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aquellas personas que han realizado contribuciones intelectuales sustanciales, no de mera recogida de datos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B802F75" w14:textId="263465C0" w:rsidR="00CB7BD1" w:rsidRPr="000212F4" w:rsidRDefault="00CB7BD1" w:rsidP="002A6D1A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En la documentación aportada para evaluación del trabajo académico enviado a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00417C5F">
+      <w:r w:rsidR="000212F4" w:rsidRPr="000212F4">
+        <w:t>Misostenido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000212F4" w:rsidRPr="000212F4">
+        <w:t>, revista de Música, Educación y Terapia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E22E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>se dejan expuestos claramente los roles específicos de cada autor/a según la taxonomía CRediT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A95B060" w14:textId="170723FB" w:rsidR="002A6D1A" w:rsidRPr="000212F4" w:rsidRDefault="00CF7015" w:rsidP="00F31D6E">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En caso de artículos elaborados en colaboración, en relación con el reconocimiento que se realiza respecto de los niveles de participación asignados por los(as) autores(as) del artículo, estos(as) liberan de responsabilidad a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000212F4" w:rsidRPr="000212F4">
+        <w:t>Misostenido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000212F4" w:rsidRPr="000212F4">
+        <w:t>, revista de Música, Educación y Terapia</w:t>
+      </w:r>
+      <w:r w:rsidR="00806DCD" w:rsidRPr="00806DCD">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>El orden en que figuran en el listado final de esta carta será en el que aparecerán en el artículo, estableciéndose por los autores el orden de prelación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF5C9EE" w14:textId="320C608F" w:rsidR="007D609D" w:rsidRDefault="00683786" w:rsidP="002A6D1A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE04BA" w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Todos</w:t>
+      </w:r>
+      <w:r w:rsidR="0027749B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE04BA" w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidR="0027749B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE04BA" w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> han revisado críticamente el trabajo, aprobado su versión final y están de acuerdo con su publicación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. En este </w:t>
+      </w:r>
+      <w:r w:rsidR="002A6D1A" w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>caso</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, los(as) autores(as) abajo firmantes designamos a: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1336FF91" w14:textId="46C1E830" w:rsidR="00F31D6E" w:rsidRPr="006A6E5E" w:rsidRDefault="00F31D6E" w:rsidP="002A6D1A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00250A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="378EB33A" w14:textId="7B51C6AE" w:rsidR="00250A22" w:rsidRPr="006A6E5E" w:rsidRDefault="00683786" w:rsidP="002A6D1A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>como encargado(a) de recibir correspondencia y con autoridad suficiente para representar a los demás autores(as).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FEAFE82" w14:textId="1D1C6D0D" w:rsidR="00CB7BD1" w:rsidRPr="006A6E5E" w:rsidRDefault="00070E34" w:rsidP="00250A22">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C04EA" w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De conformidad con la legislación de protección de datos de carácter personal, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4AF9" w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">los/las autores/as </w:t>
+      </w:r>
+      <w:r w:rsidR="007C04EA" w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>consiente</w:t>
+      </w:r>
+      <w:r w:rsidR="006C0A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r w:rsidR="007C04EA" w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>en facilitarle a la Revista un correo electrónico de contacto, así como los datos personales necesarios para la identificación de la autoría del artículo</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4AF9" w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007C04EA" w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A su vez autorizan a la Revista a publicar junto con el artículo, los datos personales necesarios (nombre, apellidos, institución de filiación, ciudad y país, correo, e identificador académico, preferentemente ORCID). Cualquier otro dato personal distinto a los indicados anteriormente, será resguardado por la Revista con absoluta confidencialidad y no podrá ser divulgado ni transferido a terceros sin consentimiento del </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4AF9" w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>de los autores/as</w:t>
+      </w:r>
+      <w:r w:rsidR="007D609D" w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50337F9C" w14:textId="0923D323" w:rsidR="00073B9B" w:rsidRPr="00250A22" w:rsidRDefault="00CB7BD1" w:rsidP="008544B9">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>CRediT</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00417C5F">
+      </w:pPr>
+      <w:r w:rsidRPr="00250A22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0482879F" w14:textId="6527055B" w:rsidR="00CB7BD1" w:rsidRPr="006A6E5E" w:rsidRDefault="00CB7BD1" w:rsidP="002A6D1A">
+        <w:t>SECCIÓN IV: CONFLICTO DE INTERESES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DDC916B" w14:textId="61252BB2" w:rsidR="00CB7BD1" w:rsidRPr="006A6E5E" w:rsidRDefault="00CB7BD1" w:rsidP="009445DC">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A6E5E">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="006A6E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Todas las personas firmantes han participado en la planificación, diseño</w:t>
-[...34 lines deleted...]
-    <w:p w14:paraId="729B68ED" w14:textId="1AA3661F" w:rsidR="00CB7BD1" w:rsidRPr="006A6E5E" w:rsidRDefault="00CB7BD1" w:rsidP="002A6D1A">
+        <w:t xml:space="preserve"> NO existe conflicto de intereses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DDED533" w14:textId="6849E05D" w:rsidR="00CB7BD1" w:rsidRPr="006A6E5E" w:rsidRDefault="00CB7BD1" w:rsidP="009445DC">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A6E5E">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="006A6E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> No se ha omitido ninguna firma responsable del trabajo y se satisfacen los criterios de autoría científica.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="45100A2C" w14:textId="0BEFF616" w:rsidR="00A000BE" w:rsidRPr="006A6E5E" w:rsidRDefault="00CB7BD1" w:rsidP="002A6D1A">
+        <w:t xml:space="preserve"> SÍ existe conflicto de intereses (completar la información en el apartado de observaciones).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5977C45E" w14:textId="791CD1C3" w:rsidR="00CB7BD1" w:rsidRPr="006A6E5E" w:rsidRDefault="00CB7BD1" w:rsidP="009445DC">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A6E5E">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Los</w:t>
+      </w:r>
+      <w:r w:rsidR="0027749B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidR="0027749B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> firmantes informan de cualquier vínculo comercial, financiero, personal o institucional que pueda afectar </w:t>
+      </w:r>
+      <w:r w:rsidR="009445DC" w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>la objetividad del trabajo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B54255" w14:textId="0972FCBC" w:rsidR="00CB7BD1" w:rsidRPr="006A6E5E" w:rsidRDefault="00CB7BD1" w:rsidP="008544B9">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00250A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12724EBC" w14:textId="77777777" w:rsidR="00250A22" w:rsidRPr="006A6E5E" w:rsidRDefault="00250A22" w:rsidP="00250A22">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0239EB57" w14:textId="28086BAB" w:rsidR="00CB7BD1" w:rsidRPr="006A6E5E" w:rsidRDefault="00394793" w:rsidP="00250A22">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="006A6E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Solo se incluyen como autores</w:t>
-[...34 lines deleted...]
-    <w:p w14:paraId="3B802F75" w14:textId="079DE21D" w:rsidR="00CB7BD1" w:rsidRPr="006A6E5E" w:rsidRDefault="00CB7BD1" w:rsidP="002A6D1A">
+        <w:t xml:space="preserve"> Reconoce(n) que la Revista no comparte necesariamente las afirmaciones que en el artículo se plantean.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C33C605" w14:textId="5B3994F5" w:rsidR="00CB7BD1" w:rsidRPr="00250A22" w:rsidRDefault="00CB7BD1" w:rsidP="008544B9">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00250A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SECCIÓN V: ASPECTOS ÉTICOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57145147" w14:textId="29D980B3" w:rsidR="009F1DD5" w:rsidRPr="006A6E5E" w:rsidRDefault="009F1DD5" w:rsidP="009445DC">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A6E5E">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="006A6E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> En la documentación aportada para evaluación del trabajo académico enviado a </w:t>
-[...44 lines deleted...]
-    <w:p w14:paraId="1A95B060" w14:textId="2F6722D9" w:rsidR="002A6D1A" w:rsidRPr="006A6E5E" w:rsidRDefault="00CF7015" w:rsidP="00F31D6E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009445DC" w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Los</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="009445DC" w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s) autor</w:t>
+      </w:r>
+      <w:r w:rsidR="009445DC" w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="009445DC" w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s) están al tanto del Código Ético de la Revista, y cumplen completamente con sus requerimientos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ABAE60C" w14:textId="750B3546" w:rsidR="00CB7BD1" w:rsidRPr="006A6E5E" w:rsidRDefault="00CB7BD1" w:rsidP="00250A22">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A6E5E">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="006A6E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> En caso de artículos elaborados en colaboración, en relación con el reconocimiento que se realiza respecto de los niveles de participación asignados por los(as) autores(as) del artículo, estos(as) liberan de responsabilidad a </w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="2EF5C9EE" w14:textId="320C608F" w:rsidR="007D609D" w:rsidRDefault="00683786" w:rsidP="002A6D1A">
+        <w:t xml:space="preserve"> El estudio cuenta con la aprobación del comité ético correspondiente </w:t>
+      </w:r>
+      <w:r w:rsidR="006E1B95" w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">si lo hubiera </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(indicar nombre y referencia): </w:t>
+      </w:r>
+      <w:r w:rsidR="00250A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1219AD5D" w14:textId="25724EFF" w:rsidR="003F02F8" w:rsidRPr="006A6E5E" w:rsidRDefault="00CB7BD1" w:rsidP="009445DC">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A6E5E">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="006A6E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AE04BA" w:rsidRPr="006A6E5E">
-[...64 lines deleted...]
-    <w:p w14:paraId="1336FF91" w14:textId="46C1E830" w:rsidR="00F31D6E" w:rsidRPr="006A6E5E" w:rsidRDefault="00F31D6E" w:rsidP="002A6D1A">
+      <w:r w:rsidR="007D609D" w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Se ha obtenido el consentimiento de quienes han aportado datos no publicados mediante comunicación escrita, identificándose adecuadamente dicha comunicación y autoría</w:t>
+      </w:r>
+      <w:r w:rsidR="003F02F8" w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007D609D" w:rsidRPr="006A6E5E" w:rsidDel="007D609D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="282F7676" w14:textId="7214C78A" w:rsidR="00CB7BD1" w:rsidRPr="006A6E5E" w:rsidRDefault="00CB7BD1" w:rsidP="009445DC">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...16 lines deleted...]
-    <w:p w14:paraId="378EB33A" w14:textId="7B51C6AE" w:rsidR="00250A22" w:rsidRPr="006A6E5E" w:rsidRDefault="00683786" w:rsidP="002A6D1A">
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Se respeta el anonimato y confidencialidad de personas e instituciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="196D3D81" w14:textId="1CE56C40" w:rsidR="00CB7BD1" w:rsidRPr="006A6E5E" w:rsidRDefault="00CB7BD1" w:rsidP="008544B9">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Se cumple con la normativa vigente de protección de datos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD0837B" w14:textId="4D2B2298" w:rsidR="00CB7BD1" w:rsidRPr="006A6E5E" w:rsidRDefault="00CB7BD1" w:rsidP="00250A22">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A6E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No se incurre en discriminación por razones de raza, género, condición social, diversidad funcional, religión o edad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71263A29" w14:textId="0ADAF60B" w:rsidR="00CB7BD1" w:rsidRPr="00250A22" w:rsidRDefault="00CB7BD1" w:rsidP="008544B9">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00250A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SECCIÓN VI: USO DE INTELIGENCIA ARTIFICIAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E138EEF" w14:textId="6D79DF0D" w:rsidR="00CB7BD1" w:rsidRPr="006A6E5E" w:rsidRDefault="00CB7BD1" w:rsidP="009445DC">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A6E5E">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...17 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="006A6E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...92 lines deleted...]
-    <w:p w14:paraId="7DDC916B" w14:textId="61252BB2" w:rsidR="00CB7BD1" w:rsidRPr="006A6E5E" w:rsidRDefault="00CB7BD1" w:rsidP="009445DC">
+        <w:t xml:space="preserve"> NO se ha utilizado inteligencia artificial en el desarrollo del artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32CDBC1D" w14:textId="034F2AC2" w:rsidR="00CB7BD1" w:rsidRPr="006A6E5E" w:rsidRDefault="00CB7BD1" w:rsidP="009445DC">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A6E5E">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="006A6E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> NO existe conflicto de intereses.</w:t>
-[...211 lines deleted...]
-      <w:r w:rsidRPr="006A6E5E">
+        <w:t xml:space="preserve"> El trabajo enviado cumple con la política IA de</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5E58">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009445DC" w:rsidRPr="006A6E5E">
-[...324 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="003D021B" w:rsidRPr="003D021B">
+      <w:r w:rsidR="000212F4" w:rsidRPr="000212F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Misostenido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="003D021B" w:rsidRPr="003D021B">
-[...5 lines deleted...]
-        <w:t>, revista de musicoterapia</w:t>
+      <w:r w:rsidR="000212F4" w:rsidRPr="000212F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, revista de Música, Educación y Terapia</w:t>
       </w:r>
       <w:r w:rsidRPr="008F5E58">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78219247" w14:textId="64FBDD4E" w:rsidR="00CB7BD1" w:rsidRPr="006A6E5E" w:rsidRDefault="00CB7BD1" w:rsidP="00250A22">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A6E5E">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1953,65 +1902,51 @@
       </w:r>
       <w:r w:rsidR="00A2553E" w:rsidRPr="006A6E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>y en</w:t>
       </w:r>
       <w:r w:rsidR="00185845" w:rsidRPr="006A6E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> la página web de la revista, bajo los términos de licencia de uso y distribución </w:t>
       </w:r>
       <w:r w:rsidR="001926CC" w:rsidRPr="001926CC">
         <w:t> </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:tooltip="Creative Commons CC BY-NC-ND 4.0 Atribución-NoComercial-SinDerivadas 4.0 Internacional." w:history="1">
         <w:r w:rsidR="001926CC" w:rsidRPr="001926CC">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
-          <w:t xml:space="preserve">Creative </w:t>
-[...13 lines deleted...]
-          <w:t xml:space="preserve"> CC BY-NC-ND 4.0 Atribución-</w:t>
+          <w:t>Creative Commons CC BY-NC-ND 4.0 Atribución-</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="001926CC" w:rsidRPr="001926CC">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>NoComercial</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="001926CC" w:rsidRPr="001926CC">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="001926CC" w:rsidRPr="001926CC">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>SinDerivadas</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="001926CC" w:rsidRPr="001926CC">
           <w:rPr>
@@ -2244,109 +2179,109 @@
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A6E5E">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="006A6E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Autorizan la difusión del trabajo en bases de datos, repositorios e índices bibliográficos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D9D05A4" w14:textId="691254B3" w:rsidR="00CB7BD1" w:rsidRPr="001976B5" w:rsidRDefault="00CB7BD1" w:rsidP="009445DC">
+    <w:p w14:paraId="5D9D05A4" w14:textId="632C4E13" w:rsidR="00CB7BD1" w:rsidRPr="001976B5" w:rsidRDefault="00CB7BD1" w:rsidP="009445DC">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A6E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Al firmar este documento, </w:t>
       </w:r>
       <w:r w:rsidR="009445DC" w:rsidRPr="006A6E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">los(as) autores(as) </w:t>
       </w:r>
       <w:r w:rsidRPr="006A6E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>declaran haber leído y aceptado íntegramente las condiciones establecidas, así como las normas e instrucciones para autores de</w:t>
+        <w:t>declaran haber leído y aceptado íntegramente las condiciones establecidas, así como las normas de</w:t>
       </w:r>
       <w:r w:rsidR="001976B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="003D021B" w:rsidRPr="003D021B">
+      <w:r w:rsidR="00F13199" w:rsidRPr="00F13199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Misostenido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="003D021B" w:rsidRPr="003D021B">
-[...5 lines deleted...]
-        <w:t>, revista de musicoterapia</w:t>
+      <w:r w:rsidR="00F13199" w:rsidRPr="00F13199">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, revista de Música, Educación y Terapia</w:t>
       </w:r>
       <w:r w:rsidR="005343D3" w:rsidRPr="001976B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BEE4DB3" w14:textId="3F09ED6A" w:rsidR="00CB7BD1" w:rsidRPr="006A6E5E" w:rsidRDefault="00CB7BD1" w:rsidP="008544B9">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A6E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -4599,61 +4534,61 @@
     <w:p w14:paraId="2569B56D" w14:textId="77777777" w:rsidR="00B44CC1" w:rsidRPr="006A6E5E" w:rsidRDefault="00B44CC1" w:rsidP="008544B9">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B44CC1" w:rsidRPr="006A6E5E" w:rsidSect="003D5D61">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1077" w:bottom="1134" w:left="1077" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3EC38573" w14:textId="77777777" w:rsidR="007F3664" w:rsidRDefault="007F3664" w:rsidP="00F76B87">
+    <w:p w14:paraId="4B2B6B16" w14:textId="77777777" w:rsidR="00721DFD" w:rsidRDefault="00721DFD" w:rsidP="00F76B87">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48C7A2DA" w14:textId="77777777" w:rsidR="007F3664" w:rsidRDefault="007F3664" w:rsidP="00F76B87">
+    <w:p w14:paraId="3C64DF26" w14:textId="77777777" w:rsidR="00721DFD" w:rsidRDefault="00721DFD" w:rsidP="00F76B87">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -4749,61 +4684,61 @@
     <w:r w:rsidR="00F31F55">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="0046296E" w:rsidRPr="00F7137F">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="0046296E" w:rsidRPr="00F7137F">
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="0046296E" w:rsidRPr="00F7137F">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="0046296E" w:rsidRPr="00F7137F">
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="0046296E" w:rsidRPr="00F7137F">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5085AED8" w14:textId="77777777" w:rsidR="007F3664" w:rsidRDefault="007F3664" w:rsidP="00F76B87">
+    <w:p w14:paraId="31774000" w14:textId="77777777" w:rsidR="00721DFD" w:rsidRDefault="00721DFD" w:rsidP="00F76B87">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EB46DAF" w14:textId="77777777" w:rsidR="007F3664" w:rsidRDefault="007F3664" w:rsidP="00F76B87">
+    <w:p w14:paraId="78483AC4" w14:textId="77777777" w:rsidR="00721DFD" w:rsidRDefault="00721DFD" w:rsidP="00F76B87">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5767344B" w14:textId="56E5909C" w:rsidR="00F76B87" w:rsidRDefault="00F76B87" w:rsidP="002703B0">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
       </w:tabs>
       <w:ind w:right="-710"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:r>
       <w:rPr>
@@ -5058,242 +4993,248 @@
     <w:hyperlink r:id="rId4" w:tgtFrame="_blank" w:history="1">
       <w:r w:rsidRPr="00EE64B2">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>revista.musicoterapia@unir.net</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p w14:paraId="79848C34" w14:textId="77777777" w:rsidR="00EE64B2" w:rsidRPr="0069539C" w:rsidRDefault="00EE64B2" w:rsidP="000E0D9F">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CB7BD1"/>
     <w:rsid w:val="000007E7"/>
+    <w:rsid w:val="000212F4"/>
     <w:rsid w:val="00056DF4"/>
     <w:rsid w:val="00070E34"/>
     <w:rsid w:val="00073B9B"/>
     <w:rsid w:val="000B3C55"/>
     <w:rsid w:val="000B56EA"/>
     <w:rsid w:val="000B6553"/>
     <w:rsid w:val="000E0D9F"/>
     <w:rsid w:val="000F53D1"/>
     <w:rsid w:val="001022CE"/>
     <w:rsid w:val="0010615C"/>
     <w:rsid w:val="00125030"/>
     <w:rsid w:val="00133B7C"/>
     <w:rsid w:val="00143458"/>
     <w:rsid w:val="0014628D"/>
     <w:rsid w:val="00155782"/>
     <w:rsid w:val="00175B8D"/>
     <w:rsid w:val="00185845"/>
     <w:rsid w:val="001926CC"/>
     <w:rsid w:val="001976B5"/>
     <w:rsid w:val="001A4BC5"/>
     <w:rsid w:val="001B0573"/>
     <w:rsid w:val="001C6219"/>
     <w:rsid w:val="001D2401"/>
     <w:rsid w:val="00200760"/>
     <w:rsid w:val="00213031"/>
     <w:rsid w:val="00237D6F"/>
     <w:rsid w:val="00245A59"/>
     <w:rsid w:val="00250A22"/>
     <w:rsid w:val="00267522"/>
     <w:rsid w:val="002703B0"/>
     <w:rsid w:val="00271D60"/>
     <w:rsid w:val="0027749B"/>
     <w:rsid w:val="002A21A0"/>
     <w:rsid w:val="002A2A20"/>
     <w:rsid w:val="002A2ABF"/>
     <w:rsid w:val="002A6D1A"/>
     <w:rsid w:val="002C2EC1"/>
     <w:rsid w:val="002E1D2C"/>
     <w:rsid w:val="00374CA1"/>
     <w:rsid w:val="00394793"/>
+    <w:rsid w:val="003B1E7B"/>
     <w:rsid w:val="003D021B"/>
     <w:rsid w:val="003D5D61"/>
     <w:rsid w:val="003F02F8"/>
     <w:rsid w:val="003F186A"/>
     <w:rsid w:val="00417C5F"/>
     <w:rsid w:val="0042577A"/>
     <w:rsid w:val="004415EB"/>
     <w:rsid w:val="0046296E"/>
     <w:rsid w:val="00465B64"/>
     <w:rsid w:val="00470EBC"/>
     <w:rsid w:val="00482F08"/>
     <w:rsid w:val="00487E47"/>
     <w:rsid w:val="004E22E9"/>
     <w:rsid w:val="004F6EA3"/>
     <w:rsid w:val="005076D4"/>
     <w:rsid w:val="005243F1"/>
     <w:rsid w:val="005343D3"/>
     <w:rsid w:val="00544891"/>
     <w:rsid w:val="00566E13"/>
     <w:rsid w:val="00587F3B"/>
     <w:rsid w:val="00592A7A"/>
     <w:rsid w:val="005D25DA"/>
     <w:rsid w:val="005D269F"/>
     <w:rsid w:val="00613A43"/>
     <w:rsid w:val="00617B16"/>
     <w:rsid w:val="00640070"/>
     <w:rsid w:val="0065526A"/>
     <w:rsid w:val="00660EC0"/>
     <w:rsid w:val="00683786"/>
     <w:rsid w:val="0069539C"/>
     <w:rsid w:val="006A62AD"/>
     <w:rsid w:val="006A6E5E"/>
     <w:rsid w:val="006C0A99"/>
     <w:rsid w:val="006C4B6E"/>
     <w:rsid w:val="006E1B95"/>
     <w:rsid w:val="00706AC9"/>
     <w:rsid w:val="00711B0E"/>
     <w:rsid w:val="00712BE1"/>
+    <w:rsid w:val="00721DFD"/>
     <w:rsid w:val="007333E3"/>
     <w:rsid w:val="00743AA7"/>
     <w:rsid w:val="0079177F"/>
     <w:rsid w:val="007C04EA"/>
     <w:rsid w:val="007D14C8"/>
     <w:rsid w:val="007D46C8"/>
     <w:rsid w:val="007D609D"/>
     <w:rsid w:val="007F3664"/>
     <w:rsid w:val="007F5381"/>
     <w:rsid w:val="007F66D3"/>
     <w:rsid w:val="00806DCD"/>
     <w:rsid w:val="00814D6A"/>
     <w:rsid w:val="0082393F"/>
     <w:rsid w:val="008350E0"/>
     <w:rsid w:val="008377A3"/>
     <w:rsid w:val="00842B5D"/>
     <w:rsid w:val="008544B9"/>
     <w:rsid w:val="008A22EE"/>
     <w:rsid w:val="008D2358"/>
     <w:rsid w:val="008F5E58"/>
     <w:rsid w:val="00912340"/>
     <w:rsid w:val="00913F9E"/>
     <w:rsid w:val="00920EDA"/>
     <w:rsid w:val="009445DC"/>
     <w:rsid w:val="009A3F5D"/>
     <w:rsid w:val="009C25CB"/>
     <w:rsid w:val="009C50DE"/>
     <w:rsid w:val="009F1B64"/>
     <w:rsid w:val="009F1DD5"/>
+    <w:rsid w:val="009F643A"/>
     <w:rsid w:val="00A000BE"/>
     <w:rsid w:val="00A01B21"/>
     <w:rsid w:val="00A11AEC"/>
     <w:rsid w:val="00A14BAC"/>
     <w:rsid w:val="00A2553E"/>
     <w:rsid w:val="00AA125D"/>
     <w:rsid w:val="00AA32FB"/>
     <w:rsid w:val="00AB4AC8"/>
     <w:rsid w:val="00AD3737"/>
     <w:rsid w:val="00AE04BA"/>
     <w:rsid w:val="00AE7D11"/>
     <w:rsid w:val="00B20B2F"/>
     <w:rsid w:val="00B370EC"/>
     <w:rsid w:val="00B44CC1"/>
     <w:rsid w:val="00B545FA"/>
     <w:rsid w:val="00B83334"/>
     <w:rsid w:val="00BB0745"/>
     <w:rsid w:val="00BB6267"/>
+    <w:rsid w:val="00BC34F7"/>
     <w:rsid w:val="00BD3449"/>
     <w:rsid w:val="00BE559B"/>
     <w:rsid w:val="00BE580A"/>
     <w:rsid w:val="00BF66C7"/>
     <w:rsid w:val="00BF6923"/>
     <w:rsid w:val="00BF71F6"/>
     <w:rsid w:val="00C07E7D"/>
     <w:rsid w:val="00C302AC"/>
     <w:rsid w:val="00C33C78"/>
     <w:rsid w:val="00C72B19"/>
     <w:rsid w:val="00C72B78"/>
     <w:rsid w:val="00C80E08"/>
     <w:rsid w:val="00C90425"/>
     <w:rsid w:val="00C917ED"/>
     <w:rsid w:val="00CB07F5"/>
     <w:rsid w:val="00CB403F"/>
     <w:rsid w:val="00CB7BD1"/>
     <w:rsid w:val="00CF7015"/>
     <w:rsid w:val="00D41EBE"/>
     <w:rsid w:val="00D71E5E"/>
     <w:rsid w:val="00D9087C"/>
     <w:rsid w:val="00D90959"/>
     <w:rsid w:val="00D94D95"/>
     <w:rsid w:val="00D9727F"/>
     <w:rsid w:val="00DA6BBC"/>
     <w:rsid w:val="00DA7487"/>
     <w:rsid w:val="00DE4AF9"/>
     <w:rsid w:val="00E2026F"/>
     <w:rsid w:val="00E54D82"/>
     <w:rsid w:val="00E55790"/>
     <w:rsid w:val="00E57BBB"/>
     <w:rsid w:val="00EA37F7"/>
     <w:rsid w:val="00EA5773"/>
     <w:rsid w:val="00EC5F51"/>
     <w:rsid w:val="00ED53EC"/>
     <w:rsid w:val="00ED7D06"/>
     <w:rsid w:val="00EE64B2"/>
     <w:rsid w:val="00F01CB5"/>
     <w:rsid w:val="00F0319E"/>
+    <w:rsid w:val="00F13199"/>
     <w:rsid w:val="00F31D6E"/>
     <w:rsid w:val="00F31F55"/>
     <w:rsid w:val="00F419C9"/>
     <w:rsid w:val="00F444E8"/>
     <w:rsid w:val="00F646C6"/>
     <w:rsid w:val="00F65903"/>
     <w:rsid w:val="00F7137F"/>
     <w:rsid w:val="00F76B87"/>
     <w:rsid w:val="00F90318"/>
     <w:rsid w:val="00FE7243"/>
     <w:rsid w:val="00FE7D9C"/>
     <w:rsid w:val="00FF6D5B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -5896,51 +5837,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB7BD1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
@@ -6722,75 +6662,75 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{0361ecad-3f61-4749-aa5c-87fde47ef9ad}" enabled="1" method="Standard" siteId="{22c8b4a4-d926-43b2-bcc7-87b998590b47}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1128</Words>
-  <Characters>6903</Characters>
+  <Words>1173</Words>
+  <Characters>7174</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>184</Lines>
-  <Paragraphs>96</Paragraphs>
+  <Lines>193</Lines>
+  <Paragraphs>115</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7950</CharactersWithSpaces>
+  <CharactersWithSpaces>8232</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Elias Said Hung</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>52e8493d-2d74-4935-acb5-7bfc0b22cd93</vt:lpwstr>